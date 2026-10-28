--- v0 (2026-05-13)
+++ v1 (2026-10-28)
@@ -1,91 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rossignol-my.sharepoint.com/personal/llamon_rossignol_com/Documents/Bureau/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rossignol-my.sharepoint.com/personal/lfossoux_rossignol_com/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{241043D5-C38A-4E60-B9C3-3B91D464CE3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{DCC0A155-107C-41F2-ACAA-CA171FC2D0AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{C65CE9EB-BBD9-4213-85A8-9BF15F56CB06}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{C65CE9EB-BBD9-4213-85A8-9BF15F56CB06}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil2" sheetId="2" r:id="rId1"/>
+    <sheet name="Feuil3" sheetId="5" r:id="rId2"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId2"/>
+    <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="YES_NO">[1]DEMAND_PLAN!$AC$1:$AD$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G131" i="2" l="1"/>
+  <c r="F4" i="5" l="1"/>
+  <c r="F5" i="5"/>
+  <c r="F6" i="5"/>
+  <c r="F7" i="5"/>
+  <c r="F8" i="5"/>
+  <c r="F9" i="5"/>
+  <c r="F10" i="5"/>
+  <c r="F11" i="5"/>
+  <c r="F12" i="5"/>
+  <c r="F13" i="5"/>
+  <c r="F14" i="5"/>
+  <c r="F15" i="5"/>
+  <c r="F16" i="5"/>
+  <c r="F17" i="5"/>
+  <c r="F18" i="5"/>
+  <c r="F19" i="5"/>
+  <c r="F20" i="5"/>
+  <c r="F21" i="5"/>
+  <c r="F22" i="5"/>
+  <c r="F23" i="5"/>
+  <c r="F24" i="5"/>
+  <c r="F25" i="5"/>
+  <c r="F26" i="5"/>
+  <c r="F27" i="5"/>
+  <c r="F28" i="5"/>
+  <c r="F29" i="5"/>
+  <c r="F30" i="5"/>
+  <c r="F31" i="5"/>
+  <c r="F32" i="5"/>
+  <c r="F33" i="5"/>
+  <c r="F34" i="5"/>
+  <c r="F35" i="5"/>
+  <c r="F36" i="5"/>
+  <c r="F37" i="5"/>
+  <c r="F38" i="5"/>
+  <c r="F39" i="5"/>
+  <c r="F40" i="5"/>
+  <c r="F41" i="5"/>
+  <c r="F42" i="5"/>
+  <c r="F43" i="5"/>
+  <c r="F44" i="5"/>
+  <c r="F45" i="5"/>
+  <c r="F46" i="5"/>
+  <c r="F47" i="5"/>
+  <c r="F48" i="5"/>
+  <c r="F49" i="5"/>
+  <c r="F50" i="5"/>
+  <c r="F51" i="5"/>
+  <c r="F52" i="5"/>
+  <c r="F53" i="5"/>
+  <c r="F54" i="5"/>
+  <c r="F55" i="5"/>
+  <c r="F56" i="5"/>
+  <c r="F57" i="5"/>
+  <c r="F58" i="5"/>
+  <c r="F59" i="5"/>
+  <c r="F60" i="5"/>
+  <c r="F61" i="5"/>
+  <c r="F62" i="5"/>
+  <c r="F63" i="5"/>
+  <c r="F64" i="5"/>
+  <c r="F65" i="5"/>
+  <c r="F66" i="5"/>
+  <c r="F67" i="5"/>
+  <c r="F68" i="5"/>
+  <c r="F69" i="5"/>
+  <c r="F78" i="5" s="1"/>
+  <c r="F70" i="5"/>
+  <c r="F71" i="5"/>
+  <c r="F72" i="5"/>
+  <c r="F73" i="5"/>
+  <c r="F74" i="5"/>
+  <c r="F75" i="5"/>
+  <c r="F76" i="5"/>
+  <c r="F3" i="5"/>
+  <c r="E78" i="5"/>
+  <c r="H90" i="2"/>
+  <c r="H91" i="2"/>
+  <c r="H92" i="2"/>
+  <c r="H93" i="2"/>
+  <c r="G95" i="2"/>
   <c r="H7" i="2"/>
   <c r="H8" i="2"/>
   <c r="H9" i="2"/>
   <c r="H10" i="2"/>
   <c r="H11" i="2"/>
   <c r="H12" i="2"/>
   <c r="H13" i="2"/>
   <c r="H14" i="2"/>
   <c r="H15" i="2"/>
   <c r="H16" i="2"/>
   <c r="H17" i="2"/>
   <c r="H18" i="2"/>
   <c r="H19" i="2"/>
   <c r="H20" i="2"/>
   <c r="H21" i="2"/>
   <c r="H22" i="2"/>
   <c r="H23" i="2"/>
   <c r="H24" i="2"/>
   <c r="H25" i="2"/>
   <c r="H26" i="2"/>
   <c r="H27" i="2"/>
   <c r="H28" i="2"/>
   <c r="H29" i="2"/>
   <c r="H30" i="2"/>
   <c r="H31" i="2"/>
@@ -125,97 +208,57 @@
   <c r="H65" i="2"/>
   <c r="H66" i="2"/>
   <c r="H67" i="2"/>
   <c r="H68" i="2"/>
   <c r="H69" i="2"/>
   <c r="H70" i="2"/>
   <c r="H71" i="2"/>
   <c r="H72" i="2"/>
   <c r="H73" i="2"/>
   <c r="H74" i="2"/>
   <c r="H75" i="2"/>
   <c r="H76" i="2"/>
   <c r="H77" i="2"/>
   <c r="H78" i="2"/>
   <c r="H79" i="2"/>
   <c r="H80" i="2"/>
   <c r="H81" i="2"/>
   <c r="H82" i="2"/>
   <c r="H83" i="2"/>
   <c r="H84" i="2"/>
   <c r="H85" i="2"/>
   <c r="H86" i="2"/>
   <c r="H87" i="2"/>
   <c r="H88" i="2"/>
   <c r="H89" i="2"/>
-  <c r="H90" i="2"/>
-[...39 lines deleted...]
-  <c r="H129" i="2"/>
   <c r="H6" i="2"/>
+  <c r="H95" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="630" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="680" uniqueCount="201">
   <si>
     <t>A1-ALPINE SKI</t>
   </si>
   <si>
     <t>RAPAL01</t>
   </si>
   <si>
     <t>HERO ATHLETE FIS SL FACTORY 165 R22</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>A9-ALPINE KIT</t>
   </si>
   <si>
     <t>RRPAL01</t>
   </si>
   <si>
     <t>HERO ATHLETE FIS SL FACTORY 165 R22 PX 18 ROCKERACE SILVER RED</t>
   </si>
   <si>
     <t>FCPBP01</t>
   </si>
   <si>
@@ -317,173 +360,56 @@
   <si>
     <t>RRPGB01</t>
   </si>
   <si>
     <t>HERO ATHLETE GS 185 R22 SPX12 ROCKERACE GW SILVER RED</t>
   </si>
   <si>
     <t>RAPDP01</t>
   </si>
   <si>
     <t>HERO ATHLETE GS 170-182 R22</t>
   </si>
   <si>
     <t>RRPDP01</t>
   </si>
   <si>
     <t>HERO ATHLETE GS 170-182 R22 SPX15 ROCKERACE SILVER RED</t>
   </si>
   <si>
     <t>RRPDP02</t>
   </si>
   <si>
     <t>HERO ATHLETE GS 170-182 R22 SPX12 ROCKERACE GW SILVER RED</t>
   </si>
   <si>
-    <t>RAPSA01</t>
-[...52 lines deleted...]
-  <si>
     <t>FCPBS02</t>
   </si>
   <si>
-    <t>FCPCS01</t>
-[...7 lines deleted...]
-  <si>
     <t>FCPBS04</t>
   </si>
   <si>
-    <t>RRPSF02</t>
-[...52 lines deleted...]
-  <si>
     <t>RAPAF01</t>
   </si>
   <si>
     <t>HERO ATHLETE SL PRO 128-149 R21 PRO</t>
   </si>
   <si>
     <t>RRPAF02</t>
   </si>
   <si>
     <t>HERO ATHLETE SL PRO 128-149 R21 PRO SPX 11 GW B73 SILVER RED</t>
   </si>
   <si>
     <t>FCPAS02</t>
   </si>
   <si>
     <t>RRPAF03</t>
   </si>
   <si>
     <t>HERO ATHLETE SL PRO 128-149 R21 PRO NX 10 GW B73 BLACK SILVER RED</t>
   </si>
   <si>
     <t>FCPAN01</t>
   </si>
   <si>
     <t>RRPAF04</t>
@@ -521,83 +447,65 @@
   <si>
     <t>HERO ATHLETE GS PRO 126-171 R21 PRO NX 10 GW B73 SILVER RED</t>
   </si>
   <si>
     <t>RRPDR02</t>
   </si>
   <si>
     <t>HERO ATHLETE GS PRO 126-171 R21 PRO NX 7 GW B73 SILVER RED</t>
   </si>
   <si>
     <t>RAPAV01</t>
   </si>
   <si>
     <t>HERO ATHLETE MULTIEVENT 127-148 OPEN</t>
   </si>
   <si>
     <t>RRPAV02</t>
   </si>
   <si>
     <t>HERO ATHLETE MULTIEVENT 127-148 OPEN NX 7 GW LIFTER B73 SILVER RED</t>
   </si>
   <si>
     <t>FCPAN02</t>
   </si>
   <si>
-    <t>FCKKK01</t>
-[...10 lines deleted...]
-  <si>
     <t>A2-ALPINE BINDING</t>
   </si>
   <si>
     <t>PX 18 WC ROCKERACE SILVER RED</t>
   </si>
   <si>
     <t>SPX 15 ROCKERACE SILVER RED</t>
   </si>
   <si>
     <t>SPX 15  ROCKERACE GW MASTER</t>
   </si>
   <si>
     <t>SPX 14 ROCKERACE GW SILVER RED</t>
   </si>
   <si>
-    <t>SPX 14 ROCKERACE GW WHITE BLACK</t>
-[...4 lines deleted...]
-  <si>
     <t>SPX 12 ROCKERACE GW SILVER RED</t>
   </si>
   <si>
     <t>SPX 12 GW B80 SILVER RED</t>
   </si>
   <si>
     <t>SPX 11 GW B73 SILVER RED</t>
   </si>
   <si>
     <t>NX 10 GW B73 SILVER RED</t>
   </si>
   <si>
     <t>NX 7 GW LIFTER B73 SILVER RED</t>
   </si>
   <si>
     <t>NX 7 GW B73 SILVER RED</t>
   </si>
   <si>
     <t>A3-ALPINE SKIBOOT</t>
   </si>
   <si>
     <t>RBP9240</t>
   </si>
   <si>
     <t>HERO WORLD CUP ZC - POWER GREY</t>
@@ -611,104 +519,74 @@
   <si>
     <t>RBP9260</t>
   </si>
   <si>
     <t>HERO WORLD CUP ZA - POWER GREY</t>
   </si>
   <si>
     <t>RBP9270</t>
   </si>
   <si>
     <t>HERO WORLD CUP ZA+ - POWER GREY</t>
   </si>
   <si>
     <t>RBP9280</t>
   </si>
   <si>
     <t>HERO WORLD CUP ZJ+ - POWER GREY</t>
   </si>
   <si>
     <t>RBP9300</t>
   </si>
   <si>
     <t>HERO WORLD CUP Z SOFT + - POWER GREY</t>
   </si>
   <si>
-    <t>RBP1010</t>
-[...22 lines deleted...]
-  <si>
     <t>RBP9010</t>
   </si>
   <si>
     <t>HERO WORLD CUP 110 SC - POWER GREY</t>
   </si>
   <si>
     <t>RBP9050</t>
   </si>
   <si>
     <t>HERO WORLD CUP 90 SC - POWER GREY</t>
   </si>
   <si>
     <t>RBP9070</t>
   </si>
   <si>
     <t>HERO WORLD CUP 70 SC -  POWER GREY</t>
   </si>
   <si>
     <t>RBP9090</t>
   </si>
   <si>
     <t>HERO JR 65 - POWER GREY</t>
   </si>
   <si>
-    <t>RBP5100</t>
-[...4 lines deleted...]
-  <si>
     <t>H1-ALPINE POLES</t>
   </si>
   <si>
     <t>RDP1000</t>
   </si>
   <si>
     <t>HERO CARBON KEVLAR</t>
   </si>
   <si>
     <t>RDP1020</t>
   </si>
   <si>
     <t>HERO GS-SG</t>
   </si>
   <si>
     <t>RDP1030</t>
   </si>
   <si>
     <t>HERO SL</t>
   </si>
   <si>
     <t>RDP1010</t>
   </si>
   <si>
     <t>HERO CARBON</t>
@@ -869,249 +747,198 @@
   <si>
     <t>FLEXVENT VEST KIDS RED</t>
   </si>
   <si>
     <t>H5-GOGGLES</t>
   </si>
   <si>
     <t>RKOGN04</t>
   </si>
   <si>
     <t>OTAVA HERO</t>
   </si>
   <si>
     <t>RKOGO04</t>
   </si>
   <si>
     <t>OTAVA S HERO</t>
   </si>
   <si>
     <t>RKOGM01</t>
   </si>
   <si>
     <t>IZAR HERO</t>
   </si>
   <si>
-    <t>RKOGN02</t>
-[...70 lines deleted...]
-  <si>
     <t>H8-ACCESSORIES</t>
   </si>
   <si>
     <t>FCIF003</t>
   </si>
   <si>
     <t>LIFTERS 5MM PX18/SPX15 ROCKERACE WITH SCREWS</t>
   </si>
   <si>
     <t>FCIF004</t>
   </si>
   <si>
     <t>LIFTERS 1MM SPX12/14 ROCKERACE WITHOUT SCREWS</t>
   </si>
   <si>
     <t>FCIF005</t>
   </si>
   <si>
     <t>LIFTERS 3MM SPX12/14 ROCKERACE WITH SCREWS</t>
   </si>
   <si>
     <t>FCIF006</t>
   </si>
   <si>
     <t>LIFTERS 5MM SPX12/14 ROCKERACE WITH SCREWS</t>
   </si>
   <si>
     <t>CODE SKIS</t>
   </si>
   <si>
     <t>CODE FIX</t>
   </si>
   <si>
     <t>MODELE</t>
   </si>
   <si>
     <t>CODE</t>
   </si>
   <si>
     <t>LDP</t>
   </si>
   <si>
-    <t>TARIF PROS 26/27 ROSSIGNOL</t>
-[...1 lines deleted...]
-  <si>
     <t>PV PROS TTC</t>
   </si>
   <si>
     <t>quantite</t>
   </si>
   <si>
-    <t>PV U PROS TTC</t>
-[...1 lines deleted...]
-  <si>
     <t>TOTAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TARIF PROS 26/27 ROSSIGNOL </t>
+  </si>
+  <si>
+    <t>TARIF PROS TTC</t>
+  </si>
+  <si>
+    <t>Bon de commande les 7 Laux</t>
+  </si>
+  <si>
+    <t>Quantités</t>
+  </si>
+  <si>
+    <t>TOTAUX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prix </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAPAP01 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ [$€]_-;\-* #,##0.00\ [$€]_-;_-* &quot;-&quot;??\ [$€]_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -1267,63 +1094,117 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -1336,105 +1217,135 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="0,0_x000a__x000a_NA_x000a__x000a_" xfId="3" xr:uid="{367191D2-F68F-4A75-957C-CEF9F8E1E2A2}"/>
     <cellStyle name="0,0_x000a__x000a_NA_x000a__x000a_ 10 2 2" xfId="4" xr:uid="{DED68E6B-6645-4178-B3C1-D84044D03238}"/>
     <cellStyle name="Milliers_POLES-HELM-PROT-GOGGLES-BAGS 09-10 SAMPLE ORDER FORM COUNTRY_COMPOSANTS" xfId="2" xr:uid="{4E80224C-725C-4D5B-BAD0-25CD3D509D54}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_SNOWBOARD BOARD &amp; BINDING 09-10 SAMPLE ORDERFORM COUNTRY" xfId="1" xr:uid="{A13C240F-B76D-42FA-B21F-58D5D8D08FE0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\lsuiffet\AppData\Local\Temp\Template%20country%20file_2.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\lsuiffet\AppData\Local\Temp\Template%20country%20file_2.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="SUMMARY"/>
       <sheetName val="DEMAND_PLAN"/>
       <sheetName val="PRICES"/>
       <sheetName val="DATA"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1">
         <row r="1">
           <cell r="AD1" t="str">
             <v>NO</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1710,3109 +1621,3730 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC380077-700F-4DCE-B593-4EA0B88B97E7}">
-  <dimension ref="A1:H131"/>
+  <dimension ref="A1:H95"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="79" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G125" sqref="G125"/>
+    <sheetView topLeftCell="A94" zoomScale="76" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:H95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="21.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13" style="2" customWidth="1"/>
     <col min="3" max="3" width="59.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" style="16" customWidth="1"/>
     <col min="7" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:8" ht="29" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="12"/>
       <c r="B2" s="13"/>
       <c r="C2" s="15" t="s">
-        <v>270</v>
+        <v>194</v>
       </c>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="17"/>
     </row>
     <row r="4" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="5" spans="1:8" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
-        <v>269</v>
+        <v>190</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>268</v>
+        <v>189</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>267</v>
+        <v>188</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>265</v>
+        <v>186</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>266</v>
+        <v>187</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>273</v>
+        <v>195</v>
       </c>
       <c r="G5" s="20" t="s">
-        <v>272</v>
+        <v>192</v>
       </c>
       <c r="H5" s="21" t="s">
-        <v>271</v>
+        <v>191</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="18">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="H6" s="22">
         <f>F6*G6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="19">
-        <v>870</v>
+        <v>905</v>
       </c>
       <c r="H7" s="22">
-        <f t="shared" ref="H7:H70" si="0">F7*G7</f>
+        <f t="shared" ref="H7:H51" si="0">F7*G7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="19">
-        <v>815</v>
+        <v>840</v>
       </c>
       <c r="H8" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="19">
-        <v>780</v>
+        <v>805</v>
       </c>
       <c r="H9" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="19">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="H10" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="19">
-        <v>815</v>
+        <v>840</v>
       </c>
       <c r="H11" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="19">
-        <v>780</v>
+        <v>805</v>
       </c>
       <c r="H12" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="19">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="H13" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="19">
-        <v>640</v>
+        <v>664</v>
       </c>
       <c r="H14" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F15" s="19">
-        <v>650</v>
+        <v>670</v>
       </c>
       <c r="H15" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="19">
-        <v>925</v>
+        <v>960</v>
       </c>
       <c r="H16" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="19">
-        <v>870</v>
+        <v>895</v>
       </c>
       <c r="H17" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="19">
-        <v>615</v>
+        <v>635</v>
       </c>
       <c r="H18" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="19">
-        <v>835</v>
+        <v>860</v>
       </c>
       <c r="H19" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="19">
-        <v>800</v>
+        <v>825</v>
       </c>
       <c r="H20" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="19">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="H21" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="19">
-        <v>710</v>
+        <v>730</v>
       </c>
       <c r="H22" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="19">
-        <v>675</v>
+        <v>695</v>
       </c>
       <c r="H23" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="19">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="H24" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="19">
-        <v>685</v>
+        <v>705</v>
       </c>
       <c r="H25" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="19">
-        <v>650</v>
+        <v>670</v>
       </c>
       <c r="H26" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F27" s="19">
-        <v>625</v>
+        <v>230</v>
       </c>
       <c r="H27" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="6" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="F28" s="19">
-        <v>900</v>
+        <v>359</v>
       </c>
       <c r="H28" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="11" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>3</v>
+        <v>57</v>
       </c>
       <c r="F29" s="19">
-        <v>600</v>
+        <v>324</v>
       </c>
       <c r="H29" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="F30" s="19">
-        <v>820</v>
+        <v>319</v>
       </c>
       <c r="H30" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="19">
-        <v>1000</v>
+        <v>230</v>
       </c>
       <c r="H31" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="11" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>3</v>
+        <v>61</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>3</v>
+        <v>54</v>
       </c>
       <c r="F32" s="19">
-        <v>1000</v>
+        <v>359</v>
       </c>
       <c r="H32" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="11" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C33" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="D33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="6" t="s">
-        <v>3</v>
+        <v>67</v>
       </c>
       <c r="F33" s="19">
-        <v>1100</v>
+        <v>405</v>
       </c>
       <c r="H33" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="11" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>3</v>
+        <v>61</v>
       </c>
       <c r="E34" s="6" t="s">
-        <v>3</v>
+        <v>57</v>
       </c>
       <c r="F34" s="19">
-        <v>1100</v>
+        <v>324</v>
       </c>
       <c r="H34" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="11" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>3</v>
+        <v>61</v>
       </c>
       <c r="E35" s="6" t="s">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="F35" s="19">
-        <v>1100</v>
+        <v>319</v>
       </c>
       <c r="H35" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F36" s="19">
-        <v>590</v>
+        <v>216</v>
       </c>
       <c r="H36" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C37" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D37" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="D37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="6" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="F37" s="19">
-        <v>790</v>
+        <v>310</v>
       </c>
       <c r="H37" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="11" t="s">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F38" s="19">
-        <v>590</v>
+        <v>290</v>
       </c>
       <c r="H38" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="11" t="s">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="E39" s="6" t="s">
-        <v>66</v>
+        <v>3</v>
       </c>
       <c r="F39" s="19">
-        <v>790</v>
+        <v>225</v>
       </c>
       <c r="H39" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="11" t="s">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>67</v>
+        <v>3</v>
       </c>
       <c r="F40" s="19">
-        <v>680</v>
+        <v>245</v>
       </c>
       <c r="H40" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="11" t="s">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>67</v>
+        <v>3</v>
       </c>
       <c r="F41" s="19">
-        <v>680</v>
+        <v>205</v>
       </c>
       <c r="H41" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="11" t="s">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="F42" s="19">
-        <v>600</v>
+        <v>190</v>
       </c>
       <c r="H42" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43" s="11" t="s">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="19">
-        <v>225</v>
+        <v>175</v>
       </c>
       <c r="H43" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A44" s="11" t="s">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="E44" s="6" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="F44" s="19">
-        <v>350</v>
+        <v>129</v>
       </c>
       <c r="H44" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A45" s="11" t="s">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="B45" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="F45" s="19">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
       <c r="H45" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A46" s="11" t="s">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="E46" s="6" t="s">
-        <v>99</v>
+        <v>3</v>
       </c>
       <c r="F46" s="19">
-        <v>310</v>
+        <v>94</v>
       </c>
       <c r="H46" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A47" s="11" t="s">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="F47" s="19"/>
+      <c r="F47" s="19">
+        <v>89</v>
+      </c>
       <c r="H47" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A48" s="11" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="E48" s="6" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="F48" s="19">
-        <v>350</v>
+        <v>575</v>
       </c>
       <c r="H48" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A49" s="11" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="E49" s="6" t="s">
-        <v>106</v>
+        <v>3</v>
       </c>
       <c r="F49" s="19">
-        <v>395</v>
+        <v>575</v>
       </c>
       <c r="H49" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A50" s="11" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="E50" s="6" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="F50" s="19">
-        <v>315</v>
+        <v>575</v>
       </c>
       <c r="H50" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A51" s="11" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="E51" s="6" t="s">
-        <v>99</v>
+        <v>3</v>
       </c>
       <c r="F51" s="19">
-        <v>310</v>
+        <v>575</v>
       </c>
       <c r="H51" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A52" s="11" t="s">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F52" s="19">
-        <v>210</v>
+        <v>575</v>
       </c>
       <c r="H52" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="H52:H93" si="1">F52*G52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A53" s="11" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>111</v>
+        <v>3</v>
       </c>
       <c r="E53" s="6" t="s">
-        <v>115</v>
+        <v>3</v>
       </c>
       <c r="F53" s="19">
-        <v>300</v>
+        <v>515</v>
       </c>
       <c r="H53" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A54" s="11" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>117</v>
+        <v>3</v>
       </c>
       <c r="E54" s="6" t="s">
-        <v>116</v>
+        <v>3</v>
       </c>
       <c r="F54" s="19">
-        <v>195</v>
+        <v>310</v>
       </c>
       <c r="H54" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F55" s="19">
-        <v>275</v>
+        <v>240</v>
       </c>
       <c r="H55" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A56" s="11" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F56" s="19">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="H56" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A57" s="11" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F57" s="19">
-        <v>245</v>
+        <v>130</v>
       </c>
       <c r="H57" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A58" s="11" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>66</v>
+        <v>110</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F58" s="19">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="H58" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A59" s="11" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F59" s="19">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="H59" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A60" s="11" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F60" s="19">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="H60" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A61" s="11" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F61" s="19">
-        <v>185</v>
+        <v>100</v>
       </c>
       <c r="H61" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A62" s="11" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F62" s="19">
-        <v>170</v>
+        <v>45</v>
       </c>
       <c r="H62" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A63" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B63" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="B63" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="6" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F63" s="19">
-        <v>125</v>
+        <v>25</v>
       </c>
       <c r="H63" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A64" s="11" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F64" s="19">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="H64" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A65" s="11" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F65" s="19">
-        <v>90</v>
+        <v>295</v>
       </c>
       <c r="H65" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A66" s="11" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F66" s="19">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="H66" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A67" s="11" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C67" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="F67" s="19">
         <v>135</v>
       </c>
-      <c r="D67" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H67" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A68" s="11" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F68" s="19">
-        <v>560</v>
+        <v>135</v>
       </c>
       <c r="H68" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A69" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B69" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B69" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="6" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F69" s="19">
-        <v>560</v>
+        <v>140</v>
       </c>
       <c r="H69" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A70" s="11" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B70" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="F70" s="19">
         <v>140</v>
       </c>
-      <c r="C70" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H70" s="22">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A71" s="11" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F71" s="19">
-        <v>560</v>
+        <v>140</v>
       </c>
       <c r="H71" s="22">
-        <f t="shared" ref="H71:H129" si="1">F71*G71</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A72" s="11" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F72" s="19">
-        <v>500</v>
+        <v>90</v>
       </c>
       <c r="H72" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A73" s="11" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F73" s="19">
-        <v>450</v>
+        <v>25</v>
       </c>
       <c r="H73" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A74" s="11" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F74" s="19">
-        <v>420</v>
+        <v>25</v>
       </c>
       <c r="H74" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A75" s="11" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F75" s="19">
-        <v>380</v>
+        <v>70</v>
       </c>
       <c r="H75" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A76" s="11" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F76" s="19">
-        <v>345</v>
+        <v>65</v>
       </c>
       <c r="H76" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A77" s="11" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F77" s="19">
-        <v>300</v>
+        <v>35</v>
       </c>
       <c r="H77" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A78" s="11" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F78" s="19">
-        <v>235</v>
+        <v>70</v>
       </c>
       <c r="H78" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A79" s="11" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F79" s="19">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="H79" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A80" s="11" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F80" s="19">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="H80" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A81" s="11" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F81" s="19">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="H81" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A82" s="11" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F82" s="19">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="H82" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A83" s="11" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F83" s="19">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H83" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A84" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B84" s="7" t="s">
         <v>164</v>
       </c>
-      <c r="B84" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="6" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F84" s="19">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H84" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A85" s="11" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F85" s="19">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="H85" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A86" s="11" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F86" s="19">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="H86" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A87" s="11" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F87" s="19">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="H87" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A88" s="11" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F88" s="19">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="H88" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A89" s="11" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F89" s="19">
-        <v>290</v>
+        <v>120</v>
       </c>
       <c r="H89" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A90" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C90" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="B90" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D90" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F90" s="19">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="H90" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A91" s="11" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F91" s="19">
-        <v>130</v>
+        <v>8</v>
       </c>
       <c r="H91" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A92" s="11" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F92" s="19">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c r="H92" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A93" s="11" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F93" s="19">
-        <v>135</v>
+        <v>20</v>
       </c>
       <c r="H93" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="94" spans="1:8" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="F94" s="19">
+    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F95" s="16" t="s">
+        <v>193</v>
+      </c>
+      <c r="G95" s="1">
+        <f>SUM(G6:G93)</f>
+        <v>0</v>
+      </c>
+      <c r="H95" s="1">
+        <f>SUM(H6:H93)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28CB88D0-10A4-40EB-8E11-1EF6BF5B54FA}">
+  <dimension ref="A1:F78"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A5" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="62.90625" customWidth="1"/>
+    <col min="4" max="4" width="21.54296875" customWidth="1"/>
+    <col min="5" max="5" width="14.36328125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="29" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="23" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+    </row>
+    <row r="2" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="E2" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="F2" s="28" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A3" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="24">
+        <v>615</v>
+      </c>
+      <c r="E3" s="29"/>
+      <c r="F3" s="30">
+        <f>D3*E3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="25">
+        <v>905</v>
+      </c>
+      <c r="E4" s="26"/>
+      <c r="F4" s="30">
+        <f t="shared" ref="F4:F67" si="0">D4*E4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="25">
+        <v>840</v>
+      </c>
+      <c r="E5" s="26"/>
+      <c r="F5" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="25">
+        <v>805</v>
+      </c>
+      <c r="E6" s="26"/>
+      <c r="F6" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A7" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="25">
+        <v>615</v>
+      </c>
+      <c r="E7" s="26"/>
+      <c r="F7" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A8" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="25">
+        <v>840</v>
+      </c>
+      <c r="E8" s="26"/>
+      <c r="F8" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A9" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="25">
+        <v>805</v>
+      </c>
+      <c r="E9" s="26"/>
+      <c r="F9" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A10" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="25">
+        <v>474</v>
+      </c>
+      <c r="E10" s="26"/>
+      <c r="F10" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A11" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="25">
+        <v>664</v>
+      </c>
+      <c r="E11" s="26"/>
+      <c r="F11" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A12" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="25">
+        <v>670</v>
+      </c>
+      <c r="E12" s="6"/>
+      <c r="F12" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="25">
+        <v>960</v>
+      </c>
+      <c r="E13" s="6"/>
+      <c r="F13" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="25">
+        <v>895</v>
+      </c>
+      <c r="E14" s="6"/>
+      <c r="F14" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="25">
+        <v>635</v>
+      </c>
+      <c r="E15" s="6"/>
+      <c r="F15" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="25">
+        <v>860</v>
+      </c>
+      <c r="E16" s="6"/>
+      <c r="F16" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="25">
+        <v>825</v>
+      </c>
+      <c r="E17" s="6"/>
+      <c r="F17" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="25">
+        <v>505</v>
+      </c>
+      <c r="E18" s="6"/>
+      <c r="F18" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="25">
+        <v>730</v>
+      </c>
+      <c r="E19" s="6"/>
+      <c r="F19" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="25">
+        <v>695</v>
+      </c>
+      <c r="E20" s="6"/>
+      <c r="F20" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D21" s="25">
+        <v>480</v>
+      </c>
+      <c r="E21" s="6"/>
+      <c r="F21" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="25">
+        <v>705</v>
+      </c>
+      <c r="E22" s="6"/>
+      <c r="F22" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="25">
+        <v>670</v>
+      </c>
+      <c r="E23" s="6"/>
+      <c r="F23" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D24" s="25">
+        <v>230</v>
+      </c>
+      <c r="E24" s="6"/>
+      <c r="F24" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="25">
+        <v>359</v>
+      </c>
+      <c r="E25" s="6"/>
+      <c r="F25" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" s="25">
+        <v>324</v>
+      </c>
+      <c r="E26" s="6"/>
+      <c r="F26" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" s="25">
+        <v>319</v>
+      </c>
+      <c r="E27" s="6"/>
+      <c r="F27" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D28" s="25">
+        <v>230</v>
+      </c>
+      <c r="E28" s="6"/>
+      <c r="F28" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" s="25">
+        <v>359</v>
+      </c>
+      <c r="E29" s="6"/>
+      <c r="F29" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D30" s="25">
+        <v>405</v>
+      </c>
+      <c r="E30" s="6"/>
+      <c r="F30" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31" s="25">
+        <v>324</v>
+      </c>
+      <c r="E31" s="6"/>
+      <c r="F31" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32" s="25">
+        <v>319</v>
+      </c>
+      <c r="E32" s="6"/>
+      <c r="F32" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D33" s="25">
+        <v>216</v>
+      </c>
+      <c r="E33" s="6"/>
+      <c r="F33" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D34" s="25">
+        <v>310</v>
+      </c>
+      <c r="E34" s="6"/>
+      <c r="F34" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D35" s="25">
+        <v>575</v>
+      </c>
+      <c r="E35" s="6"/>
+      <c r="F35" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D36" s="25">
+        <v>575</v>
+      </c>
+      <c r="E36" s="6"/>
+      <c r="F36" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D37" s="25">
+        <v>575</v>
+      </c>
+      <c r="E37" s="6"/>
+      <c r="F37" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D38" s="25">
+        <v>575</v>
+      </c>
+      <c r="E38" s="6"/>
+      <c r="F38" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D39" s="25">
+        <v>575</v>
+      </c>
+      <c r="E39" s="6"/>
+      <c r="F39" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D40" s="25">
+        <v>515</v>
+      </c>
+      <c r="E40" s="6"/>
+      <c r="F40" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D41" s="25">
+        <v>310</v>
+      </c>
+      <c r="E41" s="6"/>
+      <c r="F41" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D42" s="25">
+        <v>240</v>
+      </c>
+      <c r="E42" s="6"/>
+      <c r="F42" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D43" s="25">
+        <v>205</v>
+      </c>
+      <c r="E43" s="6"/>
+      <c r="F43" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A44" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D44" s="25">
+        <v>130</v>
+      </c>
+      <c r="E44" s="6"/>
+      <c r="F44" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A45" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D45" s="25">
+        <v>170</v>
+      </c>
+      <c r="E45" s="6"/>
+      <c r="F45" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A46" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D46" s="25">
+        <v>60</v>
+      </c>
+      <c r="E46" s="6"/>
+      <c r="F46" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A47" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D47" s="25">
+        <v>60</v>
+      </c>
+      <c r="E47" s="6"/>
+      <c r="F47" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D48" s="25">
+        <v>100</v>
+      </c>
+      <c r="E48" s="6"/>
+      <c r="F48" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A49" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D49" s="25">
+        <v>45</v>
+      </c>
+      <c r="E49" s="6"/>
+      <c r="F49" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A50" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D50" s="25">
+        <v>25</v>
+      </c>
+      <c r="E50" s="6"/>
+      <c r="F50" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A51" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D51" s="25">
+        <v>45</v>
+      </c>
+      <c r="E51" s="6"/>
+      <c r="F51" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A52" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D52" s="25">
+        <v>295</v>
+      </c>
+      <c r="E52" s="6"/>
+      <c r="F52" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A53" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D53" s="25">
         <v>135</v>
       </c>
-      <c r="H94" s="22">
+      <c r="E53" s="6"/>
+      <c r="F53" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A54" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D54" s="25">
+        <v>135</v>
+      </c>
+      <c r="E54" s="6"/>
+      <c r="F54" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A55" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D55" s="25">
+        <v>135</v>
+      </c>
+      <c r="E55" s="6"/>
+      <c r="F55" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A56" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D56" s="25">
+        <v>140</v>
+      </c>
+      <c r="E56" s="6"/>
+      <c r="F56" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A57" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D57" s="25">
+        <v>140</v>
+      </c>
+      <c r="E57" s="6"/>
+      <c r="F57" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A58" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D58" s="25">
+        <v>140</v>
+      </c>
+      <c r="E58" s="6"/>
+      <c r="F58" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A59" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D59" s="25">
+        <v>90</v>
+      </c>
+      <c r="E59" s="6"/>
+      <c r="F59" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A60" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D60" s="25">
+        <v>25</v>
+      </c>
+      <c r="E60" s="6"/>
+      <c r="F60" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A61" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D61" s="25">
+        <v>25</v>
+      </c>
+      <c r="E61" s="6"/>
+      <c r="F61" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A62" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D62" s="25">
+        <v>70</v>
+      </c>
+      <c r="E62" s="6"/>
+      <c r="F62" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A63" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D63" s="25">
+        <v>65</v>
+      </c>
+      <c r="E63" s="6"/>
+      <c r="F63" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A64" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D64" s="25">
+        <v>35</v>
+      </c>
+      <c r="E64" s="6"/>
+      <c r="F64" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A65" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D65" s="25">
+        <v>70</v>
+      </c>
+      <c r="E65" s="6"/>
+      <c r="F65" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A66" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D66" s="25">
+        <v>55</v>
+      </c>
+      <c r="E66" s="6"/>
+      <c r="F66" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A67" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D67" s="25">
+        <v>105</v>
+      </c>
+      <c r="E67" s="6"/>
+      <c r="F67" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A68" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D68" s="25">
+        <v>85</v>
+      </c>
+      <c r="E68" s="6"/>
+      <c r="F68" s="30">
+        <f t="shared" ref="F68:F76" si="1">D68*E68</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A69" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D69" s="25">
+        <v>105</v>
+      </c>
+      <c r="E69" s="6"/>
+      <c r="F69" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="H95" s="22">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A70" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D70" s="25">
+        <v>80</v>
+      </c>
+      <c r="E70" s="6"/>
+      <c r="F70" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:8" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="H96" s="22">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A71" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D71" s="25">
+        <v>65</v>
+      </c>
+      <c r="E71" s="6"/>
+      <c r="F71" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="97" spans="1:8" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="H97" s="22">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A72" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D72" s="25">
+        <v>80</v>
+      </c>
+      <c r="E72" s="6"/>
+      <c r="F72" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="98" spans="1:8" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B98" s="7" t="s">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A73" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D73" s="25">
+        <v>80</v>
+      </c>
+      <c r="E73" s="6"/>
+      <c r="F73" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A74" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D74" s="25">
+        <v>125</v>
+      </c>
+      <c r="E74" s="6"/>
+      <c r="F74" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A75" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D75" s="25">
+        <v>125</v>
+      </c>
+      <c r="E75" s="6"/>
+      <c r="F75" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A76" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D76" s="25">
+        <v>120</v>
+      </c>
+      <c r="E76" s="6"/>
+      <c r="F76" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="1"/>
+      <c r="B77" s="1"/>
+      <c r="C77" s="1"/>
+      <c r="D77" s="16"/>
+      <c r="E77" s="1"/>
+    </row>
+    <row r="78" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1"/>
+      <c r="C78" s="33" t="s">
         <v>198</v>
       </c>
-      <c r="C98" s="6" t="s">
-[...769 lines deleted...]
-        <f>SUM(H6:H129)</f>
+      <c r="D78" s="31"/>
+      <c r="E78" s="32">
+        <f>SUM(E3:E76)</f>
+        <v>0</v>
+      </c>
+      <c r="F78" s="27">
+        <f>SUM(F3:F76)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Feuil2</vt:lpstr>
+      <vt:lpstr>Feuil3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Suiffet Loic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>